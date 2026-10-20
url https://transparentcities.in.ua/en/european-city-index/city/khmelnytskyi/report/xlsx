--- v0 (2026-09-30)
+++ v1 (2026-10-20)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Subindexes" sheetId="1" r:id="rId4"/>
     <sheet name="Indicators" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Subindexes'!$A$5:$F$12</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Indicators'!$A$5:$F$245</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Khmelnytskyi · European City Index 2025</t>
   </si>
   <si>
     <t>Score, level, position among 11 cities and fully implemented indicators for each sub-index.</t>
   </si>
   <si>
-    <t>Generated 30.09.2026 12:56</t>
+    <t>Generated 20.10.2026 16:58</t>
   </si>
   <si>
     <t>Sub-index</t>
   </si>
   <si>
     <t>City score</t>
   </si>
   <si>
     <t>Implementation level</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Fully implemented indicators</t>
   </si>
   <si>
     <t>Number of indicators</t>
   </si>
   <si>
     <t>Openness</t>
   </si>
   <si>
     <t>Medium</t>
   </si>