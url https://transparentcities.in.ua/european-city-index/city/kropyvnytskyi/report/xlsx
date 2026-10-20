--- v0 (2026-09-30)
+++ v1 (2026-10-20)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Субіндекси" sheetId="1" r:id="rId4"/>
     <sheet name="Індикатори" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Субіндекси'!$A$5:$F$12</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Індикатори'!$A$5:$F$245</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Кропивницький · Європейський індекс міст 2025</t>
   </si>
   <si>
     <t>Бал, рівень, місце серед 11 міст і повністю виконані індикатори за кожним субіндексом.</t>
   </si>
   <si>
-    <t>Сформовано 30.09.2026 13:04</t>
+    <t>Сформовано 20.10.2026 17:25</t>
   </si>
   <si>
     <t>Субіндекс</t>
   </si>
   <si>
     <t>Бал міста</t>
   </si>
   <si>
     <t>Рівень виконання</t>
   </si>
   <si>
     <t>Місце</t>
   </si>
   <si>
     <t>Повністю виконано індикаторів</t>
   </si>
   <si>
     <t>Кількість індикаторів</t>
   </si>
   <si>
     <t>Відкритість</t>
   </si>
   <si>
     <t>Середній</t>
   </si>