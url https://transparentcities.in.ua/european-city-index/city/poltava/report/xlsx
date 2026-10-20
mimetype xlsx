--- v0 (2026-09-30)
+++ v1 (2026-10-20)
@@ -5,891 +5,891 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Subindexes" sheetId="1" r:id="rId4"/>
-    <sheet name="Indicators" sheetId="2" r:id="rId5"/>
+    <sheet name="Субіндекси" sheetId="1" r:id="rId4"/>
+    <sheet name="Індикатори" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Subindexes'!$A$5:$F$12</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Indicators'!$A$5:$F$245</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Субіндекси'!$A$5:$F$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Індикатори'!$A$5:$F$245</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
   <si>
-    <t>Poltava · European City Index 2025</t>
-[...53 lines deleted...]
-    <t>All indicators of the year with the maximum score, the score of Poltava and completion status.</t>
+    <t>Полтава · Європейський індекс міст 2025</t>
+  </si>
+  <si>
+    <t>Бал, рівень, місце серед 11 міст і повністю виконані індикатори за кожним субіндексом.</t>
+  </si>
+  <si>
+    <t>Сформовано 20.10.2026 17:27</t>
+  </si>
+  <si>
+    <t>Субіндекс</t>
+  </si>
+  <si>
+    <t>Бал міста</t>
+  </si>
+  <si>
+    <t>Рівень виконання</t>
+  </si>
+  <si>
+    <t>Місце</t>
+  </si>
+  <si>
+    <t>Повністю виконано індикаторів</t>
+  </si>
+  <si>
+    <t>Кількість індикаторів</t>
+  </si>
+  <si>
+    <t>Відкритість</t>
+  </si>
+  <si>
+    <t>Початковий</t>
+  </si>
+  <si>
+    <t>Електронні сервіси</t>
+  </si>
+  <si>
+    <t>Відкриті дані</t>
+  </si>
+  <si>
+    <t>Публічні фінанси</t>
+  </si>
+  <si>
+    <t>Доброчесність та протидія корупції</t>
+  </si>
+  <si>
+    <t>Підзвітність</t>
+  </si>
+  <si>
+    <t>Середній</t>
+  </si>
+  <si>
+    <t>Європейський індекс міста</t>
+  </si>
+  <si>
+    <t>Усі індикатори року з максимальним балом, балом міста Полтава і статусом виконання.</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Indicator</t>
-[...765 lines deleted...]
-    <t>Did the city council provide a substantive response during the phone call concerning the 2025 municipal property management report?</t>
+    <t>Індикатор</t>
+  </si>
+  <si>
+    <t>Максимальний бал</t>
+  </si>
+  <si>
+    <t>Бал</t>
+  </si>
+  <si>
+    <t>Статус</t>
+  </si>
+  <si>
+    <t>Чи наявна на офіційному сайті міської ради поза розділом Документи окрема сторінка, присвячена Статуту територіальної громади?</t>
+  </si>
+  <si>
+    <t>Виконано</t>
+  </si>
+  <si>
+    <t>Чи наявні на окремій сторінці, присвяченій Статуту територіальної громади, повна актуальна версія документа, а також дані про затвердження та внесені зміни?</t>
+  </si>
+  <si>
+    <t>Чи наявна на офіційному сайті міської ради поза розділом Документи окрема сторінка, присвячена Регламенту міської ради?</t>
+  </si>
+  <si>
+    <t>Чи наявні на окремій сторінці, присвяченій Регламенту міської ради, повна актуальна версія документа, а також дані про затвердження та внесені зміни?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднюються на офіційному сайті міської ради рішення міської ради?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднюються на офіційному сайті міської ради рішення виконавчого комітету?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднюються на офіційному сайті міської ради розпорядження міського голови?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднюються на офіційному сайті міської ради протоколи засідань міської ради з результатами голосування?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднюються на офіційному сайті міської ради протоколи засідань виконавачого комітету з результатами голосування?</t>
+  </si>
+  <si>
+    <t>Не виконано</t>
+  </si>
+  <si>
+    <t>Чи оприлюднюються на офіційному сайті міської ради протоколи засідань постійних комісій з результатами голосування?</t>
+  </si>
+  <si>
+    <t>Чи анонсуються засідання (сесії) міської ради принаймні за один день на офіційному сайті міської ради?</t>
+  </si>
+  <si>
+    <t>Чи анонсуються засідання виконавчого комітету принаймні за один день на офіційному сайті міської ради?</t>
+  </si>
+  <si>
+    <t>Чи анонсуються засідання постійних комісій принаймні за один день на офіційному сайті міської ради?</t>
+  </si>
+  <si>
+    <t>Чи містять анонси засідань (сесій) міської ради: 
+а) дату проведення; 
+б) посилання на трансляцію; 
+в) посилання на порядок денний / перелік питань?</t>
+  </si>
+  <si>
+    <t>Чи містять анонси засідань виконавчого комітету міської ради: 
+а) дату проведення; 
+б) посилання на трансляцію; 
+в) посилання на порядок денний / перелік питань?</t>
+  </si>
+  <si>
+    <t>Чи містять анонси засідань постійних комісій міської ради: 
+а) дату проведення; 
+б) посилання на трансляцію; 
+в) посилання на порядок денний / перелік питань?</t>
+  </si>
+  <si>
+    <t>Чи транслюються засідання міської ради або оприлюднюються відеозаписи невідкладно, але не пізніше наступного дня після засідання?</t>
+  </si>
+  <si>
+    <t>Чи транслюються засідання виконавчого комітету або оприлюднюються відеозаписи невідкладно, але не пізніше наступного дня після засідання?</t>
+  </si>
+  <si>
+    <t>Чи транслюються засідання постійних комісій або оприлюднюються відеозаписи невідкладно, але не пізніше наступного дня після засідання?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднена на офіційному сайті міської ради актуальна Програма соціально-економічного розвитку?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднена на офіційному сайті міської ради актуальна Стратегія розвитку територіальної громади?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному сайті міської ради окремий розділ (сторінка), присвячений регуляторній діяльності ОМС?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднюються в окремому розділі (сторінці), присвяченому регуляторній діяльності, посилання на чинні регуляторні акти міської ради та її виконавчих органів?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднюється в окремому розділі (сторінці), присвяченому регуляторній діяльності, посилання на актуальні Плани діяльності міської ради та її виконавчого комітета з підготовки проєктів регуляторних актів?</t>
+  </si>
+  <si>
+    <t>Чи наявна на офіційному сайті міської ради окрема сторінка з актуальною інформацією про місцеві податки та збори?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному сайті міської ради окремий розділ (сторінка), присвячений доступу громадян до засідань?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднена в окремому розділі (сторінці), присвяченому доступу громадян до засідань, інструкція з детально прописаним алгоритмом доступу містян до офлайнових засідань міської ради?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднена в окремому розділі (сторінці), присвяченому доступу громадян до засідань, інструкція з детально прописаним алгоритмом доступу містян до онлайнових (дистанційних) засідань міської ради?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному сайті міської ради окремий розділ (сторінка), присвячений єВідновленню та/або роботі комісії (комісій) з розгляду питань щодо надання компенсації за пошкоджені/знищені об'єкти нерухомого майна внаслідок бойових дій, терористичних актів, диверсій, спричинених збройною агресією рф проти України?</t>
+  </si>
+  <si>
+    <t>Чи наявна в окремому розділі (сторінці), присвяченому єВідновленню та/або роботі комісії (комісій) з розгляду питань щодо надання компенсації за пошкоджені/знищені об'єкти нерухомого майна, актуальна узагальнена на рівні міської ради статистична інформація про:
+1) загальну кількість прийнятих рішень щодо надання компенсації за пошкоджені об'єкти;
+2) загальну кількість згод на надання компенсації за пошкоджені об'єкти;
+3) загальну кількість відмов в наданні компенсації за пошкоджені об'єкти;
+4) загальну суму компенсацій, розраховану за рішеннями про надання компенсації за пошкоджені об'єкти.</t>
+  </si>
+  <si>
+    <t>Чи наявна в окремому розділі (сторінці), присвяченому єВідновленню та/або роботі комісії (комісій) з розгляду питань щодо надання компенсації за пошкоджені/знищені об'єкти нерухомого майна, актуальна узагальнена на рівні міської ради статистична інформація про:
+1) загальну кількість прийнятих рішень щодо надання компенсації за знищені об'єкти;
+2) загальну кількість згод на надання компенсації за знищені об'єкти;
+3) загальну кількість відмов в наданні компенсації за знищені об'єкти;
+4) загальну суму компенсацій, розраховану за рішеннями про надання компенсації за знищені об'єкти.</t>
+  </si>
+  <si>
+    <t>Чи наявні в окремому розділі (сторінці), присвяченому єВідновленню та/або роботі комісії (комісій) з розгляду питань щодо надання компенсації за пошкоджені/знищені об'єкти нерухомого майна, посилання на протоколи засідань / рішення комісії(й), в яких зазначені суми наданих компенсацій?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному сайті або іншому спеціалізованому вебсайті міської ради окремий розділ (сторінка), присвячений гуманітарній допомозі?</t>
+  </si>
+  <si>
+    <t>Чи наявне в окремому розділі (сторінці), присвяченій гуманітарній допомозі, посилання на актуальний Порядок отримання та розподілу гуманітарної допомоги?</t>
+  </si>
+  <si>
+    <t>Чи наявні в окремому розділі (сторінці), присвяченій гуманітарній допомозі, Перелік отримувачів гуманітарної допомоги (структурних підрозділів міської ради, комунальних підприємств, комунальні установ), їх повні назви та коди ЄДРПОУ?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному сайті або іншому спеціалізованому вебсайті міської ради окремий розділ / ґайд з актуальною структурованою інформацією для захисників та захисниць, яка стосується: 
+а) реабілітації (медичної, психологічної тощо);  
+б) професійної адаптації; 
+в) фінансової підтримки; 
+г) підтримки членів родин захисників; 
+д) пільг?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному сайті або іншому спеціалізованому вебсайті міської ради окремий розділ з актуальною структурованою інформацією для внутрішньо переміщених осіб (ВПО), яка стосується:
+а) житла для ВПО; 
+б) роботи для ВПО;
+в) послуг для ВПО (медичних, освітніх, юридичних тощо); 
+г) гуманітарної допомоги для ВПО;
+д) діяльності Ради з питань ВПО.</t>
+  </si>
+  <si>
+    <t>Чи коректно працює інструмент пошуку на головній сторінці вебсайту, який охоплює новинні матеріали?</t>
+  </si>
+  <si>
+    <t>Чи коректно працює інструмент пошуку на головній сторінці сайту, який охоплює різні типи матеріалів (Новини, Анонси, Події, Інформаційні сторінки, Нормативно-правові акти тощо)?</t>
+  </si>
+  <si>
+    <t>Чи забезпечені для користувачів офіційного сайту міської ради з порушеннями зору:
+а) можливість збільшення тексту без появи горизонтальної смуги прокручування;
+б) достатня контрастність кольорів між текстом і фоном (коефіцієнт контрастності щонайменше 3 для заголовку, 4,5 для додаткового тексту).
+в) наявність альтернативного опису для кожного зображення;
+г) доступність для програм екранного читання?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднила міська рада на своєму офіційному сайті актуальну Програму інформатизації?</t>
+  </si>
+  <si>
+    <t>Чи наявний окремий спеціалізований сайт міської ради / окремий розділ на офіційному сайті міської ради / окремий блок на головній сторінці офіційного сайту, присвячений електронним сервісам, де зібрані коректні посилання на доступні сервіси (в кількості не менше 7)?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада функціонування електронного сервісу для пошуку затверджених нею нормативно-правових актів (за номером, ключовими словами, датою)?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада функціонування порталу місцевої статистики / окремого розділу офіційного сайту з публічними тематичними дашбордами?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до актуальної інтерактивної мапи захисних споруд цивільного захисту?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до актуальної інтерактивної мапи доступності об'єктів міської інфраструктури для осіб з інвалідністю?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до інтерактивної мапи інвестиційних об'єктів (greenfield/земельних ділянок, brownfield/виробничих приміщень)?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до електронного сервісу пошуку лікарських засобів/препаратів, придбаних за бюджетні кошти, в комунальних закладах охорони здоров'я (наприклад, ЄЛіки)?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до електронного сервісу пошуку медичного обладнання в комунальних закладах охорони здоров'я?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до електронного сервісу відслідковування місцезнаходження комунального транспорту в режимі реального часу?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до безготівкової оплати проїзду у комунальному транспорті (QR-код / безконтактна NFC-оплата / віртуальна транспортна картка)?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада можливість отримання безготівкової фізичної транспортної картки?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до електронних сервісів для водіїв (інтерактивна мапа парковок / перевірка наявності правопорушень / повернення евакуйованого авто / тощо)?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до електронного сервісу відповідального поводження з відходами?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до електронного сервісу з актуальними даними щодо енергоменеджменту / енергомоніторингу?</t>
+  </si>
+  <si>
+    <t>Чи використовує міська рада сервіс для проведення електронних консультацій з громадськістю, який, зокрема надає доступ до архіву консультацій?</t>
+  </si>
+  <si>
+    <t>Чи використовує міська рада сервіс для електронних опитувань громадськості, який, зокрема надає доступ до архіву опитувань?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада попередній онлайн-запис на особистий прийом до міського голови та його заступників?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до універсальної форми подання електронного звернення із можливістю завантажувати файли з додатковою інформацією?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до сервісу електронних місцевих петицій, який, зокрема надає доступ до архіву петицій?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до спеціалізованого сервісу подання електронної заяви/скарги щодо проблеми, яка потребує оперативного реагування, із можливістю завантаження файлів з додатковою інформацією?</t>
+  </si>
+  <si>
+    <t>Чи надає спеціалізований сервіс подання електронної заяви/скарги щодо проблеми, яка потребує оперативного реагування, можливість відслідковування статусу заяви/скарги?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до сервісу для онлайн-запису дітей до комунальних закладів дошкільної освіти (ЗДО)?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до електронного сервісу для відслідковування черги дітей до ЗДО?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до сервісу для онлайн-запису дітей до 1 класів комунальних закладів загальної середньої освіти (ЗЗСО)?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до сервісу для онлайн-запису до лікаря?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада попередній онлайн-запис до ЦНАП?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному або іншому спеціалізованому сайті міської ради перелік адміністративних послуг, доступних для замовлення громадянами в режимі онлайн?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному або іншому спеціалізованому сайті міської ради перелік адміністративних послуг для військових/ветеранів, доступних для замовлення в режимі онлайн?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному або іншому спеціалізованому сайті міської ради перелік адміністративних послуг для бізнесу, доступних для замовлення в режимі онлайн?</t>
+  </si>
+  <si>
+    <t>Чи наявна на офіційному або іншому спеціалізованому сайті міської ради форма для оцінки якості наданих адміністративних послуг?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада попередній онлайн-запис до управління/відділу соціального захисту?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному або іншому спеціалізованому сайті міської ради перелік соціальних послуг, доступних для замовлення громадянами в режимі онлайн?</t>
+  </si>
+  <si>
+    <t>Чи забезпечує міська рада доступ до електронних сервісів Мінсоцполітики?</t>
+  </si>
+  <si>
+    <t>Чи наявна на офіційному або іншому спеціалізованому сайті міської ради форма для оцінки якості наданих соціальних послуг?</t>
+  </si>
+  <si>
+    <t>Чи наявний комплексний мобільний застосунок міської ради з електронними сервісами для мешканців, який оновлювався у 2024-2025 роках?</t>
+  </si>
+  <si>
+    <t>Чи наявне на головній сторінці офіційного сайту міської ради посилання на сторінку, присвячену комплексному мобільному застосунку, з переліком доступних сервісів?</t>
+  </si>
+  <si>
+    <t>Чи існує версія комплексного мобільного застосунку для ОС Android?</t>
+  </si>
+  <si>
+    <t>Чи існує версія комплексного мобільного застосунку для ОС iOS?</t>
+  </si>
+  <si>
+    <t>Чи високо оцінюють роботу комплексного мобільного застосунку користувачі?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному сайті міської ради окремий розділ (сторінка), присвячений відкритим даним ОМС?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому відкритим даним ОМС, посилання на затверджене у 2021 - 2025 роках Положення / Порядок про відкриті дані, що регламентує основні аспекти роботи міської ради з відкритими даними?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому відкритим даним ОМС, посилання на внутрішній розпорядчий документ, яким у 2021 – 2025 роках затверджений єдиний Перелік наборів даних, що підлягають оприлюдненню у формі відкритих даних (далі – Перелік)?</t>
+  </si>
+  <si>
+    <t>Чи затверджена у Переліку відповідальність конкретних розпорядників інформації (виконавчих органів, комунальних підприємств / установ) за оприлюднення та оновлення конкретних наборів даних?</t>
+  </si>
+  <si>
+    <t>Чи містить Перелік відомості про періодичність оновлення конкретних наборів даних?</t>
+  </si>
+  <si>
+    <t>Чи містить Перелік відомості про формати, в яких оприлюднюються конкретні набори даних?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому відкритим даним ОМС, посилання на внутрішній розпорядчий документ про визначення особи (осіб) відповідальних за оприлюднення відкритих даних?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому відкритим даним ОМС, посилання на рішення про приєднання до Міжнародної хартії відкритих даних?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому відкритим даним ОМС, посилання на єдиний електронний кабінет міської ради на Єдиному державному вебпорталі відкритих даних?</t>
+  </si>
+  <si>
+    <t>Чи наявний в окремому розділі (сторінці), присвяченому відкритим даним ОМС, перелік з посиланнями на онлайн-сервіси, створені на основі наборів даних, які міська рада оприлюднює у формі відкритих даних?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Переліки регуляторних актів із зазначенням дати набрання чинності, строку проведення базового, повторного та періодичного відстеження їх результативності та інформації про джерело їх оприлюднення" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "План діяльності з підготовки проектів регуляторних актів із зазначенням видів і назв проектів, цілей їх прийняття, строків підготовки проектів, найменування органів і підрозділів, відповідальних за розроблення проектів, дати їх внесення на розгляд регуляторного органу та посилання на джерело оприлюднення" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Перелік титулів на проведення будівництва – нового будівництва, реконструкції, реставрації, капітального ремонту, а також поточного ремонту та благоустрою" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Перелік інвестиційних договорів, додатків, додаткових угод та інших матеріалів до них, умов, зокрема посилань на оприлюднені ресурси в Інтернеті" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Відомості про транспортні засоби, які обслуговують пасажирські автобусні, тролейбусні та трамвайні маршрути перевезення (марка, модель, державний номер, пасажиромісткість)" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про місце розміщення зупинок міського електричного та автомобільного транспорту" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Відомості про лікарські засоби/препарати, придбані за бюджетні кошти, відомості про розподілення таких ліків між закладами охорони здоров’я та їх залишки в кожному з них" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Поіменні результати голосування депутатів на пленарних засіданнях органу місцевого самоврядування" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про депутатів місцевих рад, зокрема контактна інформація та графік прийому" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про зелені насадження, що підлягають видаленню, відповідно до виданих актів обстеження зелених насаджень" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про доступність будівель для осіб з інвалідністю та інших маломобільних груп населення" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про надходження звернень на телефонні “гарячі лінії”, в аварійно-диспетчерські служби, телефонні центри тощо" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про електронні петиції, зокрема осіб, що їх підписали, та результати розгляду" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про паркування, зокрема розміщення майданчиків, їх операторів, обладнання та функціонування" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про надані адміністративні послуги" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про медичне обладнання комунальних закладів охорони здоров’я" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про черги дітей у заклади дошкільної освіти" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Території обслуговування комунальних закладів загальної середньої освіти" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про облік громадян, які потребують поліпшення житлових умов (квартирний облік)" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про споживання комунальних послуг (електрична енергія, теплова енергія, природний газ, тверде паливо, рідке паливо холодна та гаряча вода із зазначенням частки відновлюваних джерел енергії) комунальними підприємствами, установами та організаціями" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про місцезнаходження міського електричного та пасажирського автомобільного транспорту в режимі реального часу, зокрема короткострокові зміни в русі транспорту та час прибуття транспорту на зупинки в режимі реального часу" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Перелік перевізників, що надають транспортні послуги з перевезення пасажирів міським електричним та автомобільним транспортом, зокрема маршрути перевезень" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Розклад руху міського електричного та автомобільного транспорту" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про ремонт автомобільних доріг місцевого значення" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про тарифи на комунальні послуги, які затверджуються органом місцевого самоврядування" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про місцезнаходження комунальних контейнерів (за категоріями), контейнерних майданчиків, місць прийому небезпечних відходів, вторинної сировини" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про місцезнаходження комунальних об’єктів управління відходами, їх площі та обсяги надходжень" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про розташування захисних споруд цивільного захисту" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про місцезнаходження зарядних станцій для електричного транспорту" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднений в єдиному електронному кабінеті міської ради на Єдиному державному вебпорталі відкритих даних набір "Дані про експлуатаційні характеристики будівель комунальних підприємств, установ (закладів) та організацій, в яких впроваджено системи енергетичного менеджменту" та чи враховані при його оприлюденні рекомендації Мінцифри?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному сайті міської ради окремий розділ (сторінка), присвячений місцевому бюджету?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому місцевому бюджету, посилання на профіль територіальної громади на Державному веб-порталі бюджету для громадян (OpenBudget)?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому місцевому бюджету, посилання на рішення міської ради про затвердження бюджету на 2025 рік зі змінами?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому місцевому бюджету, посилання на звіти про виконання бюджету міської територіальної громади за три, шість та дев'ять місяців 2025 року?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому місцевому бюджету, посилання на рішення міської ради про затвердження бюджету на 2026 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому місцевому бюджету, посилання на затверджений актуальний станом на 2026 рік Прогноз місцевого бюджету?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому місцевому бюджету, посилання на Бюджетний запит (запити) місцевого фінансового органу (департаменту/управління фінансів) на 2026-2028 роки?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому місцевому бюджету, посилання на чинний внутрішній розпорядчий документ, що затверджує Бюджетний регламент?</t>
+  </si>
+  <si>
+    <t>Чи наявна в Бюджетному регламенті міської ради згадка про право та форми участі жителів у плануванні та розподілі коштів місцевого бюджету?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому місцевому бюджету, посилання на затверджену Програму управління місцевим боргом на 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому місцевому бюджету, посилання на затверджену Програму управління місцевим боргом на 2026 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому місцевому бюджету, перелік головних розпорядників бюджетних коштів?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в переліку головних розпорядників бюджетних коштів коди ЄДРПОУ кожного розпорядника?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено поруч з переліком головних розпорядників бюджетних коштів міської ради посилання на Єдиний веб-портал використання публічних коштів (Spending)?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному вебсайті міської ради анонс відкритих громадських слухань щодо проєкту місцевого бюджету на 2026 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому місцевому бюджету, посилання на протокол громадських слухань щодо проєкту місцевого бюджету на 2026 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому місцевому бюджету, посилання на окремий перелік пропозицій громадськості щодо проєкту місцевого бюджету на 2026 рік?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному сайті міської ради окремий розділ (сторінка), присвячений публічним закупівлям?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі (сторінці), присвяченому публічним закупівлям, посилання на результати консультацій з представниками бізнесу, проведених у 2025 році?</t>
+  </si>
+  <si>
+    <t>Чи налаштовано у публічному модулі аналітики BI Prozorro ієрархію замовників, підпорядкованих міській раді?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада рівень виконання доходів загального фонду місцевого бюджету у 2025 році на рівні, що не є вищим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада рівень виконання видатків загального фонду місцевого бюджету у 2025 році на рівні, що не є вищим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада рівень бюджетного сальдо у 2025 році на рівні, що не є дефіцитним та не є нижчим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада рівень власних доходів від місцевих податків та зборів у 2025 році на рівні, що не є нижчим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада рівень видатків на утримання апарату управління у 2025 році на рівні, що не є вищим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднили головні розпорядники міської ради паспорти бюджетних програм на порталі Open Budget у 2025 році?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднили головні розпорядники міської ради звіти до паспортів бюджетних програм на порталі Open Budget у 2025 році?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада Індекс замовника по усіх своїх одержувачах та розпорядниках у 2025 році на рівні, що не є нижчим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада середню кількість учасників закупівель у 2025 році на рівні, що не є нижчим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада закупівлі, де взяли участь більш ніж один учасник, у 2025 році на рівні, що не є нижчим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада залучення унікальних учасників у проведених закупівлях у 2025 році на рівні, що не є нижчим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи використовувала міська рада у 2025 році Прозорро.Продажі для проведення аукціонів по приватизації комунального майна?</t>
+  </si>
+  <si>
+    <t>Чи використовувала міська рада у 2025 році Прозорро.Продажі для проведення аукціонів по оренді комунального майна?</t>
+  </si>
+  <si>
+    <t>Чи використовувала міська рада у 2025 році Прозорро.Продажі для проведення аукціонів по оренді чи приватизації земельних ділянок?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада конкуренцію в аукціонах по приватизації комунального майна у 2025 році на рівні, що не є нижчим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада конкуренцію в аукціонах по оренді комунального майна у 2025 році на рівні, що не є нижчим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада конкуренцію в аукціонах по оренді чи приватизації земельних ділянок у 2025 році на рівні, що не є нижчим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада успішне проведення аукціонів по приватизації комунального майна у 2025 році на рівні, що не є нижчим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада успішне проведення аукціонів по оренді комунального майна у 2025 році на рівні, що не є нижчим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи забезпечила міська рада успішне проведення аукціонів по оренді чи приватизації земельних ділянок у 2025 році на рівні, що не є нижчим за середній показник по вибірці?</t>
+  </si>
+  <si>
+    <t>Чи наявний на офіційному сайті міської ради окремий розділ, присвячений запобіганню та протидії корупції?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на затверджене міською радою положення про уповноважений підрозділ (уповноважену особу) з питань запобігання та виявлення корупції?</t>
+  </si>
+  <si>
+    <t>Чи закріплено в положенні про уповноважений підрозділ (уповноважену особу) з питань запобігання та виявлення корупції завдання, пов'язане з візуванням проєктів нормативно-правових актів ОМС?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, контактні дані уповноваженого підрозділу (уповноваженої особи) з питань запобігання та виявлення корупції?</t>
+  </si>
+  <si>
+    <t>Чи уникала міська рада у 2025 році визначення уповноваженої особи з питань запобігання та виявлення корупції шляхом покладення на одну з посадових осіб міської ради функцій уповноваженої особи?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на сторінку постійної комісії міської ради, до функціональної спрямованості якої належать питання запобігання корупції?</t>
+  </si>
+  <si>
+    <t>Чи проводились у 2025 році засідання постійної комісії міської ради, до функціональної спрямованості якої належать питання запобігання корупції?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на розпорядчий документ про утворення робочої групи з оцінювання корупційних ризиків у діяльності міської ради та її виконавчих органів?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на перелік / реєстр корупційних ризиків у діяльності міської ради та її виконавчих органів?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на Антикорупційну програму / план заходів щодо запобігання корупційним правопорушенням та правопорушенням, пов'язаним з корупцією, актуальні станом на 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на затверджений міською радою порядок врегулювання конфлікту інтересів у міській раді, її виконавчих органах?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на затверджений міською радою порядок організації роботи з повідомленнями про можливі факти корупційних або пов’язаних з корупцією правопорушень у міській раді, її виконавчих органах?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на затверджене міською радою положення щодо впровадження механізмів заохочення викривачів та формування культури повідомлення про можливі факти корупційних або пов’язаних з корупцією правопорушень у міській раді, її виконавчих органах?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на методичні матеріали НАЗК з питань запобігання та виявлення корупції?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, результати моніторингу своєчасності подання декларацій за 2025 рік суб’єктами декларування міської ради?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, інформацію про повідомлення посадовими особами міської ради щодо конфлікту інтересів у 2025 році?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, інформацію про повідомлення депутатами міської ради щодо конфлікту інтересів у 2025 році?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на перелік посадових осіб міської ради, притягнутих до відповідальності за вчинення корупційного або пов’язаного з корупцією правопорушення у 2025 році?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на перелік депутатів міської ради, притягнутих до відповідальності за вчинення корупційного або пов’язаного з корупцією правопорушення у 2025 році?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на сайт Єдиного державного реєстру декларацій?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі, присвяченому запобіганню та протидії корупції, посилання на Єдиний портал повідомлень викривачів?</t>
+  </si>
+  <si>
+    <t>Чи наявна міська рада / виконком міської ради серед організацій, підключених до Єдиного порталу повідомлень викривачів?</t>
+  </si>
+  <si>
+    <t>Чи підключені до Єдиного порталу повідомлень викривачів принаймні 10 комунальних підприємств міської ради?</t>
+  </si>
+  <si>
+    <t>Чи підключені до Єдиного порталу повідомлень викривачів принаймні 10 комунальних установ міської ради?</t>
+  </si>
+  <si>
+    <t>Чи була вчасно подана щорічна декларація за 2025 рік міського голови / в.о. міського голови?</t>
+  </si>
+  <si>
+    <t>Чи була вчасно подана щорічна декларація за 2025 рік секретаря / керуючого справами виконкому міської ради?</t>
+  </si>
+  <si>
+    <t>Чи були вчасно подані щорічні декларації за 2025 рік п'яти заступників міського голови / очільників структурних підрозділів міської ради, які реалізують політику у сферах фінансів, комунального майна, транспорту, охорони здоров’я та освіти?</t>
+  </si>
+  <si>
+    <t>Чи були відсутні випадки складання протоколів за ознаками недостовірних відомостей в результаті повної перевірки декларацій посадових осіб та депутатів міської ради, яка завершилась у 2025 році?</t>
+  </si>
+  <si>
+    <t>Чи були відсутні випадки складання обґрунтованих висновків за статтями Кодексу України про адміністративні правопорушення в результаті повної перевірки декларацій посадових осіб та депутатів міської ради, яка завершилась у 2025 році?</t>
+  </si>
+  <si>
+    <t>Чи були відсутні випадки складання обґрунтованих висновків за статтями Кримінального кодексу України в результаті повної перевірки декларацій посадових осіб та депутатів міської ради, яка завершилась у 2025 році?</t>
+  </si>
+  <si>
+    <t>Чи були у 2025 році відсутні приписи топ-посадовцям міської ради за результатами моніторингу і контролю за дотриманням законодавства щодо запобігання та врегулювання конфлікту інтересів?</t>
+  </si>
+  <si>
+    <t>Чи були у 2025 році відсутні випадки складання протоколів щодо посадовців міської ради як результат моніторингу і контролю за дотриманням законодавства щодо запобігання та врегулювання конфлікту інтересів?</t>
+  </si>
+  <si>
+    <t>Чи були у 2025 році відсутні випадки затвердження обґрунтованих висновків щодо посадовців міської ради як результат моніторингу і контролю за дотриманням законодавства щодо запобігання та врегулювання конфлікту інтересів?</t>
+  </si>
+  <si>
+    <t>Чи були відсутні у 2025 році обвинувальні вироки щодо посадових осіб та депутатів міської ради, ухвалені Вищим антикорупційним судом?</t>
+  </si>
+  <si>
+    <t>Чи затверджено та оприлюднено на офіційному сайті міської ради Кодекс етики / правила етичної поведінки посадових осіб та працівників виконавчих органів ради?</t>
+  </si>
+  <si>
+    <t>Чи містить затверджений міською радою Кодекс етики / правила етичної поведінки посадових осіб та працівників виконавчих органів ради принципи недискримінації та гендерної рівності?</t>
+  </si>
+  <si>
+    <t>Чи затверджено та оприлюднено на офіційному сайті міської ради порядок отримання та розгляду повідомлень про порушення Кодексу етики / правил етичної поведінки посадових осіб та працівників виконавчих органів ради?</t>
+  </si>
+  <si>
+    <t>Чи затверджено та оприлюднено на офіційному сайті міської ради Кодекс етики / правила етичної поведінки депутатів ради?</t>
+  </si>
+  <si>
+    <t>Чи містить затверджений міською радою Кодекс етики / правила етичної поведінки депутатів ради принципи недискримінації та гендерної рівності?</t>
+  </si>
+  <si>
+    <t>Чи затверджено та оприлюднено на офіційному сайті міської ради порядок отримання та розгляду повідомлень про порушення Кодексу етики / правил етичної поведінки депутатів ради?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному сайті міської ради звіт про результати проведення моніторингу реалізації стратегії розвитку територіальної громади за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному сайті міської ради звіт про виконання програми соціально-економічного розвитку за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному сайті міської ради анонс звіту міського голови перед територіальною громадою про свою роботу за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному сайті міської ради письмовий звіт міського голови про свою роботу за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному сайті міської ради посилання на відеозапис звіту міського голови про свою роботу за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі офіційного сайту міської ради, присвяченому регуляторній політиці, посилання на затверджений міською радою звіт міського голови про здійснення державної регуляторної політики виконавчими органами міської ради у 2025 році?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному сайті міської ради анонс публічного представлення звіту про виконання бюджету громади за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі офіційного сайту міської ради, присвяченому місцевому бюджету, посилання на письмовий звіт про виконання бюджету територіальної громади за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному сайті міської ради посилання на відеозапис публічного представлення звіту про виконання бюджету територіальної громади за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному сайті міської ради звіти про роботу постійних комісій за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному сайті міської ради звіт про роботу виконавчого органу ради з питань комунального майна / звіт про управління комунальним майном за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному сайті міської ради звіт(и) про роботу зі зверненнями громадян за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному сайті міської ради звіт(и) щодо задоволення запитів на публічну інформацію за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі офіційного сайту міської ради, присвяченому гуманітарній допомозі, посилання на звіт(и) про наявність та розподіл гуманітарної допомоги за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі офіційного сайту міської ради, присвяченому безбар'єрності, посилання на звіт про виконання плану заходів з реалізації Національної стратегії зі створення безбар’єрного простору на території міської територіальної громади / звіт про виконання міської програми, присвяченої безбар'єрності, за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на офіційному сайті міської ради звіт про виконання програми інформатизації за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі офіційного сайту міської ради, присвяченому запобіганню та протидії корупції, посилання на звіт за результатами моніторингу виконання Антикорупційної програми / звіт про виконання плану заходів щодо запобігання корупційним правопорушенням та правопорушенням, пов'язаним з корупцією, за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено на Порталі доброчесності Національного агентства з питань запобігання корупції звіт уповноваженого з питань запобігання корупції міської ради за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено в окремому розділі офіційного сайту міської ради, присвяченому відкритим даним, посилання на письмовий звіт про результати інформаційного аудиту за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено міською радою набір відкритих даних "Результати інформаційного аудиту"?</t>
+  </si>
+  <si>
+    <t>Чи оприлюднено міською радою набір відкритих даних "Звіти, зокрема щодо задоволення запитів на інформацію"?</t>
+  </si>
+  <si>
+    <t>Чи висвітлено в новинах на офіційному сайті міської ради щонайменше три категорії річних звітів за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи переважають на офіційному сайті міської ради новини щодо змісту річних звітів за 2025 рік над новинами про процес звітування?</t>
+  </si>
+  <si>
+    <t>Чи містять щонайменше 30% новин на офіційному сайті міської ради, присвячених річному звітуванню за 2025 рік, пряму мову представників влади?</t>
+  </si>
+  <si>
+    <t>Чи висвітлено в повідомленнях у власних соцмережах міської ради щонайменше три категорії річних звітів за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи переважають у власних соцмережах міської ради повідомлення щодо змісту річних звітів за 2025 рік над повідомленнями про процес звітування?</t>
+  </si>
+  <si>
+    <t>Чи ініціювала міська влада комунікацію про річне звітування за 2025 рік у ЗМІ?</t>
+  </si>
+  <si>
+    <t>Чи висвітлено в повідомленнях ЗМІ щонайменше три категорії річних звітів міської ради за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи переважають у ЗМІ повідомлення щодо змісту річних звітів міської ради за 2025 рік над повідомленнями про процес звітування?</t>
+  </si>
+  <si>
+    <t>Чи містять щонайменше 30% повідомлень ЗМІ про річні звіти міської ради за 2025 рік пряму мову представників влади?</t>
+  </si>
+  <si>
+    <t>Чи переважає позитивна або нейтральна тональність у не ініційованих міською радою повідомленнях ЗМІ про річне звітування за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи ініціювала міська влада комунікацію про річне звітування за 2025 рік у соцмережах поза власними офіційними майданчиками?</t>
+  </si>
+  <si>
+    <t>Чи висвітлено в повідомленнях у соцмережах поза офіційними майданчиками міської ради щонайменше три категорії річних звітів за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи переважають у соцмережах поза офіційними майданчиками міської ради повідомлення щодо змісту річних звітів за 2025 рік над повідомленнями про процес звітування?</t>
+  </si>
+  <si>
+    <t>Чи переважає позитивна або нейтральна тональність у не ініційованих міською радою повідомленнях про річне звітування за 2025 рік у соцмережах?</t>
+  </si>
+  <si>
+    <t>Чи наявні в соцмережах не ініційовані міською радою повідомлення активних громадян про річне звітування за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи надала міська рада вчасну відповідь на запит на публічну інформацію щодо звіту про виконання бюджету за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи надала міська рада змістовну відповідь на запит на публічну інформацію щодо звіту про виконання бюджету за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи відповіла міська рада на телефонний дзвінок щодо звіту про управління комунальним майном за 2025 рік?</t>
+  </si>
+  <si>
+    <t>Чи надала міська рада змістовну відповідь під час телефонного дзвінка щодо звіту про управління комунальним майном за 2025 рік?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -6390,51 +6390,51 @@
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Subindexes</vt:lpstr>
-      <vt:lpstr>Indicators</vt:lpstr>
+      <vt:lpstr>Субіндекси</vt:lpstr>
+      <vt:lpstr>Індикатори</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>