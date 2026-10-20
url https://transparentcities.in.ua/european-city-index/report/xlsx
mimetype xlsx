--- v0 (2026-09-30)
+++ v1 (2026-10-20)
@@ -28,51 +28,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Рейтинг" sheetId="1" r:id="rId4"/>
     <sheet name="Субіндекси" sheetId="2" r:id="rId5"/>
     <sheet name="Індикатори" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Рейтинг'!$A$5:$N$16</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Субіндекси'!$A$5:$G$11</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Індикатори'!$A$5:$P$245</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
   <si>
     <t>Європейський індекс міст 2025</t>
   </si>
   <si>
     <t>Результати 11 міст за показниками у Євроіндексі.</t>
   </si>
   <si>
-    <t>Сформовано 30.09.2026 12:56</t>
+    <t>Сформовано 20.10.2026 16:19</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Місто</t>
   </si>
   <si>
     <t>Область</t>
   </si>
   <si>
     <t>Розмір міста</t>
   </si>
   <si>
     <t>Територія можливих бойових дій</t>
   </si>
   <si>
     <t>Європейський індекс міста</t>
   </si>
   <si>
     <t>Рівень виконання</t>
   </si>
   <si>
     <t>Повністю виконано індикаторів</t>
   </si>
@@ -142,51 +142,51 @@
   <si>
     <t>Хмельницька область</t>
   </si>
   <si>
     <t>Початковий</t>
   </si>
   <si>
     <t>Кропивницький</t>
   </si>
   <si>
     <t>Кіровоградська область</t>
   </si>
   <si>
     <t>Одеса</t>
   </si>
   <si>
     <t>Одеська область</t>
   </si>
   <si>
     <t>Харків</t>
   </si>
   <si>
     <t>Харківська область</t>
   </si>
   <si>
-    <t>Полта́ва</t>
+    <t>Полтава</t>
   </si>
   <si>
     <t>Полтавська область</t>
   </si>
   <si>
     <t>Чернігів</t>
   </si>
   <si>
     <t>Чернігівська область</t>
   </si>
   <si>
     <t>Середній показник міст за кожним субіндексом, найвищий та найнижчий результати.</t>
   </si>
   <si>
     <t>Субіндекс</t>
   </si>
   <si>
     <t>Середній показник</t>
   </si>
   <si>
     <t>Найвищий результат</t>
   </si>
   <si>
     <t>Бал</t>
   </si>